--- v0 (2025-11-03)
+++ v1 (2026-05-08)
@@ -4,108 +4,108 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="69E7044E" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="65CC65C3" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9D1002" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="6D68D177" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A7BF73D" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="6938A416" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C8C930" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="3CFBC286" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DAEABE" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="2162630D" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Учреждение образования                                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -328,51 +328,51 @@
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466C2642" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="567EB16E" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Белорусский государственный   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -788,51 +788,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Директор колледжа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E048467" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="55699C48" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>университет транспорта»</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1271,51 +1271,51 @@
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E582667" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="4F9D4F65" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Гомельский колледж-филиал</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
@@ -1375,54 +1375,64 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                                                                                                                                                                                                         ____________ Д.Н.Адаменко</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                         ____________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Д.Н.Адаменко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="26C62618" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="60FBBC57" w14:textId="1A0CCFD1" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>учреждения образования</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
@@ -1850,9916 +1860,429 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00666B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F24B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00666B4D">
+      <w:r w:rsidR="00F86185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>«2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C82FF9">
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00162C31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>апреля</w:t>
       </w:r>
       <w:r w:rsidR="00F86185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">» </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C82FF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ок</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F86185">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004F24B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">тября </w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2025 г.</w:t>
+        <w:t xml:space="preserve"> г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB0370B" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="34754FF7" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Белорусский государственный</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753C700B" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+    <w:p w14:paraId="138981F6" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>университет транспорта»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA3480A" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00420E12" w:rsidRDefault="00A95429" w:rsidP="00420E12">
+    <w:p w14:paraId="1D4B7BEF" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00420E12" w:rsidRDefault="00A95429" w:rsidP="00420E12">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                           </w:t>
       </w:r>
       <w:r w:rsidR="00420E12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-42"/>
         <w:tblW w:w="22997" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="22772"/>
         <w:gridCol w:w="225"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A95429" w:rsidRPr="00A95429" w14:paraId="23F4600F" w14:textId="77777777" w:rsidTr="00EE4ED8">
+      <w:tr w:rsidR="00A95429" w:rsidRPr="00A95429" w14:paraId="6B8A0703" w14:textId="77777777" w:rsidTr="00EE4ED8">
         <w:trPr>
           <w:trHeight w:val="182"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="550F6CCA" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+          <w:p w14:paraId="73DE30D3" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk523737119"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCD7453" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+          <w:p w14:paraId="2E0406EA" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00A95429" w:rsidRPr="00A95429" w14:paraId="1109B261" w14:textId="77777777" w:rsidTr="00EE4ED8">
+      <w:tr w:rsidR="00A95429" w:rsidRPr="00A95429" w14:paraId="3229AD30" w14:textId="77777777" w:rsidTr="004F24B7">
         <w:trPr>
-          <w:trHeight w:val="219"/>
+          <w:trHeight w:val="905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7115D2FF" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+          <w:p w14:paraId="293BED49" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95429">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>РАСПИСАНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4C7FA3" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
+          <w:p w14:paraId="7B0AD246" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004F24B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лабораторно - экзаменационной сессии заочной формы получения образования </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A95429">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лабораторно - экзаменационной сессии заочной формы получения образования  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AC98BEC" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00F86185" w:rsidP="00A95429">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6931AF94" w14:textId="2521575E" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00F86185" w:rsidP="00A95429">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на </w:t>
             </w:r>
-            <w:r w:rsidR="00C82FF9">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> 2025/2026 </w:t>
+            <w:r w:rsidR="00162C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">май </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025/2026 </w:t>
             </w:r>
             <w:r w:rsidR="00A95429" w:rsidRPr="00A95429">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>учебного года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C0CFE51" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
-[...9514 lines deleted...]
-    <w:p w14:paraId="672635D6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="03E5DDE9" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="22538" w:type="dxa"/>
         <w:tblInd w:w="454" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -11773,7350 +2296,14831 @@
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="7C00B70E" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="005B5DC8" w:rsidRPr="00A95429" w14:paraId="105C275A" w14:textId="77777777" w:rsidTr="008E6C80">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEC4DA0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="247EF476" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="005B5DC8" w:rsidRDefault="005B5DC8" w:rsidP="00A95429">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="005B5DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="676AC8C4" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="35750AEA" w14:textId="7F015A3A" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="06A4F8A6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5DC8" w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004F24B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663087C0" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01E3ABEF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="1647A913" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="6ED4BB4C" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722237AF" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Понедельник</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562DE8B0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="25BF3621" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="005B5DC8" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="3A448DEA" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="338C45B7" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73052C03" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="59BF1BB3" w14:textId="10CFB1AA" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="28765F69" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71CDC906" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6036FD69" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="38A47CD0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="7EA5EB01" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E358112" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вторник</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1954FEF9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="25A5652F" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC64DE7" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="55278727" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы,   ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA780A5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="5445A107" w14:textId="30D19867" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="4AFEF8CE" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFD8723" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="329BDFE3" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="20E8D445" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="6B364139" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B711D1F" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Среда</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F241583" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="5D76FA03" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="465A1024" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="3862376E" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="082A0ED9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="09B0086A" w14:textId="3DDF068D" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="50883F2C" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2137CDFD" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15EC587F" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="270BCDFD" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="74E6388D" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F146AAA" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Четверг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AEA3230" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="0D4CD5E6" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="559415A8" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="57B69FBC" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0FAD0B" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="0B5481F6" w14:textId="6124721E" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D93066" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="4D6E3EC2" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          </w:p>
+          <w:p w14:paraId="58229D15" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="005B5DC8" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F11B46" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00073F4B" w:rsidRDefault="005B5DC8" w:rsidP="00073F4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="000E5E12">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пятница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="53612137" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="36B034CE" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="50442AFF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="61DFA3B9" w14:textId="0FBCDDD6" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="623267AE" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3AC8D7" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42C05F65" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="69186FB8" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="4C37AA49" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E8C859E" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Суббота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6982D15D" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="3FEEC2BC" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы , ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA6CFB9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="398A63C5" w14:textId="7685460A" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="4C7BDE79" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4393A726" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4712A1DF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="30D8C0A7" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="1280329A" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B21F098" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Понедельник</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06639BF1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="4017EF54" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="366214CA" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="714549DF" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC4519D" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="64CF9090" w14:textId="678F8B92" w:rsidR="00162C31" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="657BD1C5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C39AE2" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A2B5565" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="4B77F3EF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="1019C5E4" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47C983FC" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вторник</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53D5F569" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="18D93151" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="523491F6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="5F45B0F0" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы,   ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="45D07BE2" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="1AADBEAB" w14:textId="4B501A11" w:rsidR="004F24B7" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="004F24B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="6A2D6E0E" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB8C138" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BE410EF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="276A98B6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="43D96A65" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06D3717F" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Среда</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F714992" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="78B5CF94" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="78203C81" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="71E954AD" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="07BE123C" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="167856AD" w14:textId="44ECAEE4" w:rsidR="004F24B7" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="004F24B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="21CE3488" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E97D179" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EC209BD" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="74FC8AAC" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="414BC8F4" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="136902BF" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Четверг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1760E1CC" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="3E9B2584" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC30594" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="60FB0168" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="26BA00FE" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="21A1F94D" w14:textId="28E3E8E8" w:rsidR="004F24B7" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="004F24B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="48C4DE6C" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647B36A0" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4395C062" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="63023FB3" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="65EB8285" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16FB25D3" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пятница</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68529688" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="3BE6CCA5" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="4365DDCF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="2045AA3D" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы ,  ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="35FB3873" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="5DE5B944" w14:textId="6F3AE58A" w:rsidR="004F24B7" w:rsidRPr="00087B3D" w:rsidRDefault="00162C31" w:rsidP="004F24B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="01B15CFD" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2F9CFF" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C48F4C9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...9 lines deleted...]
-          <w:p w14:paraId="65E37034" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="36A6BB81" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="005B5DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="357407AD" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00FF6F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Суббота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="615459AA" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="3F573A16" w14:textId="77777777" w:rsidR="005B5DC8" w:rsidRPr="00087B3D" w:rsidRDefault="005B5DC8" w:rsidP="00073F4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r w:rsidRPr="00087B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часы , ауд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="2F3309AF" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="00C861E1" w:rsidRPr="00A95429" w14:paraId="700F511C" w14:textId="77777777" w:rsidTr="00FD4B1C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427B8E4B" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="3A5E5481" w14:textId="1C4ED217" w:rsidR="00162C31" w:rsidRPr="00A95429" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5E12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
               </w:rPr>
-              <w:t>Д-3</w:t>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B5DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...20 lines deleted...]
-              <w:t>12.40</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDCA42A" w14:textId="6197DE8F" w:rsidR="00162C31" w:rsidRPr="004F24B7" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="648E6597" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E92CE26" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...20 lines deleted...]
-              <w:t>8.30</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FB816A" w14:textId="155557E8" w:rsidR="00162C31" w:rsidRPr="00162C31" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2F2B27CC" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA091C8" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25A2845E" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>8.30</w:t>
+          <w:p w14:paraId="2A056A11" w14:textId="2690DBB3" w:rsidR="00162C31" w:rsidRPr="004F24B7" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66BCDA05" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="2CC2E1CC" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7604E3C8" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>8.30</w:t>
+          <w:p w14:paraId="4B5D1DDC" w14:textId="1E492FCE" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34A35410" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="4E4F5717" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78DCAC92" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>10.20</w:t>
+          <w:p w14:paraId="54CCE2D9" w14:textId="585B1BF4" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44D5572C" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="53278256" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...21 lines deleted...]
-              <w:t>12.20</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBFFF7A" w14:textId="5FCC64A3" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A31C727" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B8A3D1" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72B1F12A" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>8.30</w:t>
+          <w:p w14:paraId="7B71611D" w14:textId="12C1029B" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7DDBD5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="47A78DB8" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6752B9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>8.30</w:t>
+          <w:p w14:paraId="01F4B32D" w14:textId="3CA8A016" w:rsidR="00162C31" w:rsidRPr="004F24B7" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38DD3C9A" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="238A64F8" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F504A9A" w14:textId="2B0642F0" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="164AAB86" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6ABF08" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...77 lines deleted...]
-              <w:t>8.30</w:t>
+          <w:p w14:paraId="49A2E249" w14:textId="6565A040" w:rsidR="00162C31" w:rsidRPr="004F24B7" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF0D2B9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="08CFE39D" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67D0BEA0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...52 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="2A5BB063" w14:textId="3D97DBBA" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2DDB89" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="1A8AA234" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...21 lines deleted...]
-              <w:t>14.10</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="537D6F5E" w14:textId="129A265C" w:rsidR="00162C31" w:rsidRPr="005E0AE6" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...9 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E26581F" w14:textId="77777777" w:rsidR="00162C31" w:rsidRPr="003300E8" w:rsidRDefault="00162C31" w:rsidP="00162C31">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="3F17C853" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="00C861E1" w:rsidRPr="00A95429" w14:paraId="02587F07" w14:textId="77777777" w:rsidTr="00FD4B1C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54074D19" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="16A793B0" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00A95429" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...46 lines deleted...]
-              <w:t>Войчук</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D43BCE0" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление движением на железнодорожном транспорте </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D4E82C" w14:textId="131A813D" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Радюк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DBE2BD" w14:textId="7ADCBFDF" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...9 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...69 lines deleted...]
-              <w:t>Авраменко</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1096A520" w14:textId="77777777" w:rsidR="00F5550D" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление движением на железнодорожном транспорте </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B290A2" w14:textId="7E4975F1" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Радюк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D637BA2" w14:textId="5108C7A4" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...1 lines deleted...]
-              <w:t>4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24E824ED" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...63 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4FC5761D" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тарифы на железнодорожном транспорте</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289174AA" w14:textId="65511551" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Войчук</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24583146" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6F355A13" w14:textId="07B21BA1" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...9 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6666FE6E" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...82 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="43C73432" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тарифы на железнодорожном транспорте</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5230EA18" w14:textId="4C2A2BD1" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Войчук</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49F7D4B0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="39917A8E" w14:textId="1D31C954" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43A73922" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...63 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E34AC06" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тарифы на железнодорожном транспорте</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66CA4A9D" w14:textId="75B861C8" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Войчук</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="433E7BEB" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="799D4DF6" w14:textId="3D8C1C62" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...11 lines deleted...]
-              <w:t>4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...60 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F357FB" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="528DB3E2" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3DBB6C" w14:textId="3A831A1E" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270C6CAE" w14:textId="3E4C01E4" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B22980" w14:textId="1EEC5458" w:rsidR="00E87FE4" w:rsidRPr="00E87FE4" w:rsidRDefault="00F5550D" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F51B9D" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B284675" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118DACBC" w14:textId="41314B73" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A311987" w14:textId="03285329" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AD137B" w14:textId="1A01787E" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDD7598" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544DF4F3" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C124216" w14:textId="16F51C5E" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F1E2E1" w14:textId="537E1484" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A998E35" w14:textId="26E5F395" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F135447" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление движением на железнодорожном транспорте </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A82D61E" w14:textId="6C1E64C8" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ЭКЗАМЕН</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D21292" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...31 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+          <w:p w14:paraId="520B05C0" w14:textId="2395308A" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Радюк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE87397" w14:textId="1FE790DA" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBC513D" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...406 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="0767437C" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23AD29DF" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C1A9E5" w14:textId="1F949F3A" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791DFA0E" w14:textId="4E9F6638" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Жлоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="691E48CE" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0E0EEEBD" w14:textId="54215CBE" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...5 lines deleted...]
-                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...1 lines deleted...]
-              <w:t>2</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49DBEFE3" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...80 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46F5C868" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10950070" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D5486A" w14:textId="5E16179E" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1542FD95" w14:textId="6247B5D1" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42970F53" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4606EC7C" w14:textId="7416EC50" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...1 lines deleted...]
-              <w:t>2</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...79 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1CE9B4" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3A9735" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBE64E6" w14:textId="7F3E9081" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4478CCD3" w14:textId="32F6C1A1" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ЭКЗАМЕН</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1652C2DB" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...18 lines deleted...]
-          <w:p w14:paraId="000A0F39" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="05B403F0" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39102EE3" w14:textId="29319E5A" w:rsidR="00FD4B1C" w:rsidRPr="00162C31" w:rsidRDefault="00FD4B1C" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...9 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE3985A" w14:textId="5C8BA40E" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="186F04AE" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="00C861E1" w:rsidRPr="00A95429" w14:paraId="71F1E3EC" w14:textId="77777777" w:rsidTr="008F5EDF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6CF837" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="180DEA37" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00A95429" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...21 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DEFC13" w14:textId="2024D295" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D79494E" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="subscript"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...20 lines deleted...]
-              <w:t>12.40</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FE1E76" w14:textId="19D515B8" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE368A2" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBA3664" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>14.30</w:t>
+          <w:p w14:paraId="023211E8" w14:textId="7956EB15" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21C556F3" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="55E598EB" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA559BB" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...19 lines deleted...]
-              <w:t>12.40</w:t>
+          <w:p w14:paraId="64284C95" w14:textId="78A0AF87" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24703047" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="790EDF78" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>14.30</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9FFBA6" w14:textId="18B0206B" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E1D58E5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7685EF49" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B39B783" w14:textId="4177EE93" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4041D6F6" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E061F3" w14:textId="459EB003" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="131A852A" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="033B7415" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...13 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          <w:p w14:paraId="7B736695" w14:textId="55111A06" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0F3D1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...25 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+          <w:p w14:paraId="15336987" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42F65685" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="70641C35" w14:textId="24267043" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9B17FC" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6202A1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...137 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="17F40CC5" w14:textId="03CF16DF" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="459D7987" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="089A9C77" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="454C0277" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E712BDE" w14:textId="17E9EA52" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10076194" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="46ACA4B0" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06373626" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="6836C0E3" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F24F8F2" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="1792B336" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="15E795C7" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="00C861E1" w:rsidRPr="00A95429" w14:paraId="4F7B5D13" w14:textId="77777777" w:rsidTr="008F5EDF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7613337E" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="67C1D59C" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00A95429" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E748F5" w14:textId="218C535E" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE6B159" w14:textId="56D6FD59" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB22CFD" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тарифы на железнодорожном транспорте</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D56035C" w14:textId="6009B4F9" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Войчук</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CBB1CB" w14:textId="6F709317" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2112268A" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F1D790" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B5FDB2" w14:textId="505D4A22" w:rsidR="00F5550D" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7943B4" w14:textId="6AD2586C" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="692710C0" w14:textId="6E674824" w:rsidR="00E87FE4" w:rsidRPr="005E0BF0" w:rsidRDefault="005E0BF0" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="524BF16D" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Организация перевозок грузов, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C29DBB6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...49 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="477AB7FE" w14:textId="49E787A7" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пассажиров и багажа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8D7C69" w14:textId="49F15F1E" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Авраменко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EA9C71" w14:textId="308BB6FA" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...12 lines deleted...]
-              <w:t>2</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...69 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="48081D4E" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация перевозок грузов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3689B4D1" w14:textId="4679C1AE" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пассажиров и багажа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEA7563" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ЭКЗАМЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6F7F43" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Авраменко</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC87C57" w14:textId="4CA65166" w:rsidR="00FD4B1C" w:rsidRPr="00FD4B1C" w:rsidRDefault="00FD4B1C" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...396 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1556ED80" w14:textId="23517A47" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24D927D4" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E1FD73" w14:textId="3A71B06A" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C4F639" w14:textId="42BB0ECC" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...45 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B092098" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тарифы на железнодорожном транспорте</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318EC953" w14:textId="683427CE" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Войчук</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>4</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCE4DB8" w14:textId="3BC17965" w:rsidR="00E87FE4" w:rsidRPr="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4B1C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1окр1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2238D9CD" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...91 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C2031DF" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление движением на железнодорожном транспорте </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47372CBE" w14:textId="4A25FBBF" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Радюк</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA9E662" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2ABC5C6D" w14:textId="2D10DD6E" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1747CE7C" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A25A401" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дорог и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2342CD68" w14:textId="38C935E7" w:rsidR="00E87FE4" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>безопасность движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A3E1E9" w14:textId="54CEDB95" w:rsidR="00E87FE4" w:rsidRPr="00162C31" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жлоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1E91AC" w14:textId="63CB9BBD" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26F80708" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...187 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76DCB094" w14:textId="4D6D744E" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2635A4" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0B6F03BF" w14:textId="69B260E4" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE4C6FE" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...80 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19806B39" w14:textId="12F8B131" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB485DD" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E9E31B6" w14:textId="3DF54AE2" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14805BC9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...5 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="45E60250" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4DE219" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="23F37FD2" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="253EC278" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="00E87FE4" w:rsidRPr="00A95429" w14:paraId="55E91BCB" w14:textId="77777777" w:rsidTr="00162C31">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7069ABB6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="4AAE8E2C" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00A95429" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="20ED5CB4" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="259119E2" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9ABC28" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="632423"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D312831" w14:textId="3530C221" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DFBB96" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="subscript"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE74536" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="0F2C56E4" w14:textId="133B3023" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5956EBAD" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="330E23CC" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="769C3B7D" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="40802113" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62A31CF9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="0E81B930" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="269B7252" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="21AA0D67" w14:textId="4C6EE430" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="347D82EA" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="13D0ED48" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E141DA7" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="512B93DC" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74C276EB" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0FD43B50" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6358FABF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="5BF41E1D" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67986872" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3F342543" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEBCF4E" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="4E86564D" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7CC0C5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="12A9B572" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15FC32D1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="13A2985B" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="073628F6" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="5FBB888A" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43CE1F36" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="3871F9CA" w14:textId="1F66F919" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55903D26" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="07888431" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1986AF2D" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1B43FC0F" w14:textId="0C5DA192" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFB190D" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="1A297E07" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61FD0168" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="44D49D52" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="422BCC05" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="2BA43745" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5E12" w:rsidRPr="000E5E12" w14:paraId="14A6109A" w14:textId="77777777" w:rsidTr="00371D35">
+      <w:tr w:rsidR="00E87FE4" w:rsidRPr="00A95429" w14:paraId="07D4D73A" w14:textId="77777777" w:rsidTr="00162C31">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="858"/>
+          <w:trHeight w:val="1622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B74996" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="6ADC30C2" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="00A95429" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C475F8A" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7928FBAF" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DFB0F7" w14:textId="77777777" w:rsidR="00FD4B1C" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация перевозок грузов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633E9D07" w14:textId="6607BCB7" w:rsidR="00F5550D" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пассажиров и багажа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451FBABC" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRDefault="00F5550D" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Авраменко</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344C5E83" w14:textId="741B06C2" w:rsidR="00FD4B1C" w:rsidRPr="004F24B7" w:rsidRDefault="00FD4B1C" w:rsidP="00F5550D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D29DD4" w14:textId="1085F786" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00F5550D" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39AFA024" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...6 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="5AFDD0D7" w14:textId="3767D839" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="219F4DE9" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="5641A7A3" w14:textId="60B268B5" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="777CAC66" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...6 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="2FC908C2" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04EEAD35" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="4E61CD92" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53779050" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="191844BD" w14:textId="0EC60AD9" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE82089" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="5311D350" w14:textId="5D76CE00" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6034E895" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...5 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="6DE476EE" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68CB7A89" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="70B3849D" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6128D4E0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...5 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="31F37A7D" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="767B7FEC" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="64AEE633" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE765CF" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...6 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="24C215BC" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39B7C1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="44C893A8" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="334B1CD7" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...6 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="5DD55D03" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="639E20A5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="5D5E12C8" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44575127" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...6 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="7D036290" w14:textId="0A4D95C1" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="64D11EA1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="05E91B56" w14:textId="662D5212" w:rsidR="00E87FE4" w:rsidRPr="004F24B7" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4591020C" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...71 lines deleted...]
-          <w:p w14:paraId="7117D352" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="567AE487" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A12EEAC" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="439DEE80" w14:textId="7F0C13D6" w:rsidR="00E87FE4" w:rsidRPr="003300E8" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="035B0D09" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+          <w:p w14:paraId="1CD38E14" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="570FCFDC" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
-[...7 lines deleted...]
-                <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:p w14:paraId="7AFE461E" w14:textId="77777777" w:rsidR="00E87FE4" w:rsidRPr="005E0AE6" w:rsidRDefault="00E87FE4" w:rsidP="00E87FE4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41D7AA14" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="0B5175F5" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="00A95429" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A49BB5" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="4F270016" w14:textId="77777777" w:rsidR="00A95429" w:rsidRPr="005B5DC8" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r w:rsidRPr="005B5DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF62B73" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="263B1BCB" w14:textId="77777777" w:rsidR="00420E12" w:rsidRPr="005B5DC8" w:rsidRDefault="00A95429" w:rsidP="00A95429">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r w:rsidRPr="005B5DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ED9333" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="2F4314C4" w14:textId="77777777" w:rsidR="00F86185" w:rsidRPr="00D27FDF" w:rsidRDefault="00F86185" w:rsidP="00D27FDF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E16495" w14:textId="77777777" w:rsidR="00B02FAE" w:rsidRPr="00F86185" w:rsidRDefault="00B02FAE" w:rsidP="00B02FAE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель директора по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>воспитатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ной работе                ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>И.Н.Козороз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47C62926" w14:textId="77777777" w:rsidR="00D104BA" w:rsidRDefault="00D104BA" w:rsidP="00A95429">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CEF3D8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00A95429">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290ED6EC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00A95429">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F976325" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC37F0B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEDCBE4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B3F69E" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7308F0EC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учреждение образования                                                                                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДАЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390F92A8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Белорусский государственный   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Директор колледжа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257A19DD" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>университет транспорта»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583EFD2A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Гомельский колледж-филиал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                         ____________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Д.Н.Адаменко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="038311D9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>учреждения образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    » апреля </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56506049" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Белорусский государственный</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648AC209" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>университет транспорта»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A42B43A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00420E12" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000E5E12">
+        <w:t xml:space="preserve">                                                                                                                                                                                                           </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>Заведующий отделением                                                ________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E5E12">
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-42"/>
+        <w:tblW w:w="22997" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="22772"/>
+        <w:gridCol w:w="225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="481E4069" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:trHeight w:val="182"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C08F08F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E016F78" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="1CF1809A" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22997" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B99D2B0" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A95429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>РАСПИСАНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67347BE8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F24B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лабораторно - экзаменационной сессии заочной формы получения образования </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A95429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6382688B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на май 2025/2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A95429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>учебного года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77DF6131" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...79 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">А.В.Дюбенкова  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E5E12">
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="22713" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="600"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="284"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="2C1AEAE4" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA09F6B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005B5DC8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B5DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6010A735" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EB8633" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B884C96" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16EEEC4A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66EB8588" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005B5DC8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="746EAA83" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54906A4F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434B4951" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A48827E" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC2DBFE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="707E45EF" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="374DD78A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Часы,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="40528A65" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3994268C" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0397AB3F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C912FF4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Среда</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E999F5" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C3F849" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D18EFC4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B33DF2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="375C3D9D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B47B90" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Четверг</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF520BF" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF62CA2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1B1666" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79370ED5" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50410208" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005B5DC8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68F7C219" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00073F4B" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DE2715" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8DF69D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3AE8C2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="080040E8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CC6C373" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4044CAF9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2B9524" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65054205" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15C29FA6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66735102" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Понедельник</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F7B249" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="697F7E52" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1E0DE4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B07D891" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="670C0C5D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="544335E2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторник</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317700BC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D63F9C6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Часы,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F71F3BA" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="119FF566" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="409600D4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55AA9663" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Среда</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5837D9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F63382E" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6F06F8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6B0BCC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17B05153" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="622CAA2D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Четверг</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6689760F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="42830500" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3763ABE4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C609F8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19793528" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F8ECA3" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пятница</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9B1064" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D0AABE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6032E967" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C30FEF8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB23A46" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36726287" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3A9960" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00087B3D" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Часы ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00087B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="310237E9" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB1FFB3" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B5DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAB4BD3" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6888904D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A14D215" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCC4FFC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18256704" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEDD0A7" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="576A8C74" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9B2CA9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="350D262A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="547DD9C5" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B184376" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE11175" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11679EA2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3D5A55" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBF5288" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CE1B92" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2304AD19" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="057151A2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67555425" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F89F44B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6DCDD0" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="617DAC55" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4917D1" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="682365B8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="48FF0DC4" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D27A6FC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="353DD402" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Конструкция локомотивов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFB2EFD" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="024666B9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DF6D45" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Техническая эксплуатация подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="536FD466" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вишняков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04341FDB" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB6BD05" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Техническая эксплуатация подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237E45F4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вишняков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4E7303" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="629F1DF8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4D91CE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DF5616" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F68A6B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62291199" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C94F58B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599CC2F7" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF06607" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8714C0" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технология ремонта </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B33ED7A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422A5875" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D905326" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D2C00E" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341EBE9D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A836B99" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC388E6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E67C1DC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D84FAC0" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11946BE6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FC095C" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FFC7BE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Техническая эксплуатация подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9E9C23" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вишняков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D8DBEE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="347A24E9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE6C441" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C03C1A3" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="472863C1" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7387BF46" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Техническая эксплуатация железных дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C1CA4E" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7ADF23" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CF2286" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техническая эксплуатация железных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436C3C3B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дорог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4F7D33" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭКЗАМЕН</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Самодум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3D8DEAC6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4682D83B" w14:textId="77777777" w:rsidR="001D4A2E" w:rsidRPr="007A79C8" w:rsidRDefault="001D4A2E" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="24AE2CF2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="0EEA806C" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBFE779" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2013E8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18:10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A86400" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68114118" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FB218A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="55429395" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="76249D0F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AA31CC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4547F0" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E57A2A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8C44AB" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="533342CA" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14:10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70962415" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF33EA0" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B669D9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21078EFD" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A053BC7" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D32026" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F85505C" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7868AB51" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="628130B8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1136EB12" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E4DE6B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21357049" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2169F4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5254" w:rsidRPr="00A95429" w14:paraId="657A222C" w14:textId="77777777" w:rsidTr="00E40072">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554D6D59" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1668DF6D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технология ремонта </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5050283F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E24D5F3" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="563095AE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EB1C37" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Конструкция локомотивов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A621F3" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E715B6A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCCE054" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Конструкция локомотивов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C6C2CA" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ЭКЗАМЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2BBC24" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6BDD7530" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E5908D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1D1B11"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E72A17" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D46AF63" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тягового </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC34C8C" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5C59B1" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E9DC67" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B9340F" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технология ремонта </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="590EF8B7" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E687972" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7907D2A4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C28E1AD" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Техническая эксплуатация подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07668CAF" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00162C31" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вишняков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="042FB918" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DC84F1" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E4E65E" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тягового </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="536695AA" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21887BB8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFEF6F9" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F55599D" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185BCDDB" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тягового </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F4FAAA" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="154116C4" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1309DB" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6E20A6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E77784" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тягового </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E0DC6A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3874CA11" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЭКЗАМЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7378B5CE" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="78C8CAE6" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78E3928C" w14:textId="77777777" w:rsidR="001D4A2E" w:rsidRPr="007A79C8" w:rsidRDefault="001D4A2E" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CECF4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7A08A8" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB025A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Техническая эксплуатация подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04861110" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="004F24B7" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A79C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вишняков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2649488A" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="007A79C8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1окр1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="647092AC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технология ремонта </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB7C7B2" w14:textId="77777777" w:rsidR="003D5254" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E74D121" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005F3DDD" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F3DDD">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брильков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFB9FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0287B430" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005F3DDD" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1окр1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1836B5" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005E0AE6" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF78A1B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="003300E8" w:rsidRDefault="003D5254" w:rsidP="00E40072">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A7319FC" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00A95429" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                     </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5534DCC0" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="5CB8DA79" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005B5DC8" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B5DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA22C73" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="005B5DC8" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B5DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8FFF1B" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00D27FDF" w:rsidRDefault="003D5254" w:rsidP="003D5254">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680587B1" w14:textId="77777777" w:rsidR="000E5E12" w:rsidRPr="000E5E12" w:rsidRDefault="000E5E12" w:rsidP="000E5E12">
+    <w:p w14:paraId="013AAC05" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="00F86185" w:rsidRDefault="003D5254" w:rsidP="003D5254">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заместитель директора по учебной работе                ________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E5E12">
+        <w:t xml:space="preserve">Заместитель директора по </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E5E12">
+        <w:t>воспитатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95429">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E5E12">
+        <w:t>ной работе                ________________________________</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E5E12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Н.А.Ясько</w:t>
-[...5 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>И.Н.Козороз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42E5DD03" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="001D10F2" w:rsidRDefault="003D5254" w:rsidP="003D5254">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3709DD79" w14:textId="77777777" w:rsidR="00D104BA" w:rsidRPr="001D10F2" w:rsidRDefault="00D104BA" w:rsidP="00A95429">
+    <w:p w14:paraId="7D8C048C" w14:textId="77777777" w:rsidR="003D5254" w:rsidRPr="001D10F2" w:rsidRDefault="003D5254" w:rsidP="00A95429">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D104BA" w:rsidRPr="001D10F2" w:rsidSect="005A67C2">
+    <w:sectPr w:rsidR="003D5254" w:rsidRPr="001D10F2" w:rsidSect="005A67C2">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="23814" w:h="16840" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="340" w:right="567" w:bottom="57" w:left="567" w:header="57" w:footer="57" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0390A774" w14:textId="77777777" w:rsidR="00717A71" w:rsidRDefault="00717A71" w:rsidP="0087201A">
+    <w:p w14:paraId="26176C72" w14:textId="77777777" w:rsidR="002B715A" w:rsidRDefault="002B715A" w:rsidP="0087201A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDAACE9" w14:textId="77777777" w:rsidR="00717A71" w:rsidRDefault="00717A71" w:rsidP="0087201A">
+    <w:p w14:paraId="2A76D1FB" w14:textId="77777777" w:rsidR="002B715A" w:rsidRDefault="002B715A" w:rsidP="0087201A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -19136,69 +17140,69 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70093E1E" w14:textId="77777777" w:rsidR="00717A71" w:rsidRDefault="00717A71" w:rsidP="0087201A">
+    <w:p w14:paraId="5D5109A0" w14:textId="77777777" w:rsidR="002B715A" w:rsidRDefault="002B715A" w:rsidP="0087201A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="110099A7" w14:textId="77777777" w:rsidR="00717A71" w:rsidRDefault="00717A71" w:rsidP="0087201A">
+    <w:p w14:paraId="417C671F" w14:textId="77777777" w:rsidR="002B715A" w:rsidRDefault="002B715A" w:rsidP="0087201A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3344E8FE" w14:textId="77777777" w:rsidR="007964C2" w:rsidRDefault="00912AA9">
+  <w:p w14:paraId="21D31DDA" w14:textId="77777777" w:rsidR="007964C2" w:rsidRDefault="00912AA9">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -19282,51 +17286,51 @@
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="75AB1D34" w14:textId="77777777" w:rsidR="00912AA9" w:rsidRDefault="00912AA9" w:rsidP="007964C2">
+  <w:p w14:paraId="3B2D074B" w14:textId="77777777" w:rsidR="00912AA9" w:rsidRDefault="00912AA9" w:rsidP="007964C2">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>ОД-670007</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA71FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0419000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -19569,240 +17573,272 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1199"/>
         </w:tabs>
         <w:ind w:left="1199" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1216"/>
         </w:tabs>
         <w:ind w:left="1216" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="686758785">
+  <w:num w:numId="1" w16cid:durableId="212932808">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1371031486">
+  <w:num w:numId="2" w16cid:durableId="573509503">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="350912489">
+  <w:num w:numId="3" w16cid:durableId="1495755135">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="284"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="142"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:footnoteLayoutLikeWW8/>
+    <w:shapeLayoutLikeWW8/>
+    <w:alignTablesRowByRow/>
+    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:layoutRawTableWidth/>
+    <w:layoutTableRowsApart/>
+    <w:useWord97LineBreakRules/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A3FE4"/>
     <w:rsid w:val="0000130D"/>
     <w:rsid w:val="00002748"/>
     <w:rsid w:val="000120AF"/>
     <w:rsid w:val="000125E2"/>
     <w:rsid w:val="00012DA2"/>
     <w:rsid w:val="00017749"/>
     <w:rsid w:val="00017BAD"/>
     <w:rsid w:val="00020B4A"/>
     <w:rsid w:val="00020C1E"/>
     <w:rsid w:val="00020C94"/>
     <w:rsid w:val="00023E78"/>
     <w:rsid w:val="00024C32"/>
+    <w:rsid w:val="0003235E"/>
     <w:rsid w:val="0003295B"/>
     <w:rsid w:val="00033B0D"/>
     <w:rsid w:val="000349ED"/>
     <w:rsid w:val="0003587B"/>
     <w:rsid w:val="00037164"/>
     <w:rsid w:val="0003747E"/>
     <w:rsid w:val="000425B4"/>
     <w:rsid w:val="00046677"/>
     <w:rsid w:val="00050F21"/>
     <w:rsid w:val="000532C1"/>
     <w:rsid w:val="00053CA7"/>
     <w:rsid w:val="00053E38"/>
     <w:rsid w:val="00054B22"/>
     <w:rsid w:val="00057844"/>
     <w:rsid w:val="000579DF"/>
     <w:rsid w:val="00062D14"/>
     <w:rsid w:val="0006364E"/>
     <w:rsid w:val="00066FB4"/>
     <w:rsid w:val="00071959"/>
     <w:rsid w:val="000731B5"/>
     <w:rsid w:val="00073F4B"/>
     <w:rsid w:val="00074EE1"/>
     <w:rsid w:val="00082E73"/>
     <w:rsid w:val="00082F32"/>
     <w:rsid w:val="00086422"/>
     <w:rsid w:val="00086DA5"/>
     <w:rsid w:val="000913B8"/>
     <w:rsid w:val="000915ED"/>
     <w:rsid w:val="000919E2"/>
     <w:rsid w:val="00092F45"/>
     <w:rsid w:val="00092F6E"/>
     <w:rsid w:val="000944EB"/>
     <w:rsid w:val="00094AA3"/>
     <w:rsid w:val="00095646"/>
     <w:rsid w:val="000975C4"/>
     <w:rsid w:val="000976D9"/>
     <w:rsid w:val="00097943"/>
     <w:rsid w:val="000A3967"/>
     <w:rsid w:val="000A6974"/>
     <w:rsid w:val="000A7094"/>
     <w:rsid w:val="000A7E47"/>
     <w:rsid w:val="000B085A"/>
     <w:rsid w:val="000B2846"/>
     <w:rsid w:val="000B507F"/>
     <w:rsid w:val="000B60DA"/>
     <w:rsid w:val="000C1F4F"/>
+    <w:rsid w:val="000C33B5"/>
     <w:rsid w:val="000C386A"/>
     <w:rsid w:val="000C6084"/>
     <w:rsid w:val="000C6985"/>
     <w:rsid w:val="000D07DE"/>
     <w:rsid w:val="000D59AD"/>
     <w:rsid w:val="000E1312"/>
     <w:rsid w:val="000E3C5F"/>
-    <w:rsid w:val="000E5E12"/>
     <w:rsid w:val="000F44E2"/>
     <w:rsid w:val="00100D90"/>
     <w:rsid w:val="00100ECB"/>
     <w:rsid w:val="00106D7F"/>
     <w:rsid w:val="00111C88"/>
     <w:rsid w:val="00111DB3"/>
     <w:rsid w:val="00112F4C"/>
     <w:rsid w:val="00113F8C"/>
     <w:rsid w:val="00114646"/>
     <w:rsid w:val="001166D0"/>
     <w:rsid w:val="00117442"/>
     <w:rsid w:val="00120545"/>
     <w:rsid w:val="001210B4"/>
     <w:rsid w:val="001218B2"/>
     <w:rsid w:val="00122CAB"/>
     <w:rsid w:val="00125AEF"/>
     <w:rsid w:val="00127846"/>
     <w:rsid w:val="00130D10"/>
     <w:rsid w:val="001320C8"/>
     <w:rsid w:val="00132A1A"/>
     <w:rsid w:val="001336C1"/>
     <w:rsid w:val="001348CA"/>
     <w:rsid w:val="00135620"/>
+    <w:rsid w:val="00135BAE"/>
     <w:rsid w:val="00136A9F"/>
     <w:rsid w:val="001411EC"/>
     <w:rsid w:val="0014132E"/>
     <w:rsid w:val="001436F5"/>
     <w:rsid w:val="00144F87"/>
     <w:rsid w:val="00145D83"/>
     <w:rsid w:val="00146089"/>
     <w:rsid w:val="00151AFE"/>
     <w:rsid w:val="00153FBB"/>
     <w:rsid w:val="00154007"/>
     <w:rsid w:val="001554CF"/>
+    <w:rsid w:val="00162C31"/>
     <w:rsid w:val="0016457D"/>
     <w:rsid w:val="0017146C"/>
     <w:rsid w:val="001722AD"/>
     <w:rsid w:val="00172554"/>
     <w:rsid w:val="00173094"/>
     <w:rsid w:val="00174FF0"/>
     <w:rsid w:val="00175291"/>
     <w:rsid w:val="00175A0C"/>
     <w:rsid w:val="001765D8"/>
     <w:rsid w:val="001804B4"/>
     <w:rsid w:val="001821DE"/>
     <w:rsid w:val="0018438B"/>
     <w:rsid w:val="00184611"/>
     <w:rsid w:val="00185386"/>
     <w:rsid w:val="00187D7F"/>
     <w:rsid w:val="00187D9E"/>
     <w:rsid w:val="00191029"/>
     <w:rsid w:val="00191A4D"/>
     <w:rsid w:val="00191EDC"/>
     <w:rsid w:val="001927BB"/>
     <w:rsid w:val="00196B06"/>
     <w:rsid w:val="001A0ACB"/>
     <w:rsid w:val="001A1E57"/>
     <w:rsid w:val="001A2271"/>
     <w:rsid w:val="001A25F6"/>
     <w:rsid w:val="001A2F1B"/>
     <w:rsid w:val="001A3078"/>
     <w:rsid w:val="001A4340"/>
     <w:rsid w:val="001A5585"/>
     <w:rsid w:val="001B0BE9"/>
     <w:rsid w:val="001B0C23"/>
     <w:rsid w:val="001B18B4"/>
     <w:rsid w:val="001B441E"/>
     <w:rsid w:val="001B446F"/>
     <w:rsid w:val="001B4EAC"/>
     <w:rsid w:val="001B6274"/>
     <w:rsid w:val="001B7350"/>
     <w:rsid w:val="001B7BBF"/>
     <w:rsid w:val="001C0207"/>
     <w:rsid w:val="001C3CF7"/>
     <w:rsid w:val="001C42D6"/>
     <w:rsid w:val="001C4C76"/>
     <w:rsid w:val="001C65F3"/>
     <w:rsid w:val="001C6EA6"/>
     <w:rsid w:val="001D10F2"/>
     <w:rsid w:val="001D2B11"/>
     <w:rsid w:val="001D3662"/>
     <w:rsid w:val="001D48F6"/>
+    <w:rsid w:val="001D4A2E"/>
     <w:rsid w:val="001D61DA"/>
     <w:rsid w:val="001D6357"/>
     <w:rsid w:val="001D6CA9"/>
     <w:rsid w:val="001E0435"/>
     <w:rsid w:val="001E3900"/>
     <w:rsid w:val="001E3F2B"/>
     <w:rsid w:val="001E41E8"/>
     <w:rsid w:val="001E52BD"/>
     <w:rsid w:val="001E56CE"/>
     <w:rsid w:val="001E570F"/>
     <w:rsid w:val="001E5AB7"/>
     <w:rsid w:val="001E7601"/>
     <w:rsid w:val="001F034B"/>
     <w:rsid w:val="001F0A65"/>
     <w:rsid w:val="001F189E"/>
     <w:rsid w:val="001F1E3E"/>
     <w:rsid w:val="001F4D66"/>
     <w:rsid w:val="001F5269"/>
     <w:rsid w:val="001F5781"/>
     <w:rsid w:val="001F5D1D"/>
     <w:rsid w:val="00202F24"/>
     <w:rsid w:val="002043B1"/>
     <w:rsid w:val="00211033"/>
     <w:rsid w:val="0021151F"/>
     <w:rsid w:val="00214A57"/>
@@ -19851,93 +17887,95 @@
     <w:rsid w:val="00270AD9"/>
     <w:rsid w:val="00270E5D"/>
     <w:rsid w:val="00275143"/>
     <w:rsid w:val="00276E26"/>
     <w:rsid w:val="002805B1"/>
     <w:rsid w:val="00280F13"/>
     <w:rsid w:val="002834E3"/>
     <w:rsid w:val="00283828"/>
     <w:rsid w:val="00283CF3"/>
     <w:rsid w:val="00283DA5"/>
     <w:rsid w:val="00284107"/>
     <w:rsid w:val="0028469B"/>
     <w:rsid w:val="00285048"/>
     <w:rsid w:val="002862A6"/>
     <w:rsid w:val="0029359D"/>
     <w:rsid w:val="00296C6C"/>
     <w:rsid w:val="00297932"/>
     <w:rsid w:val="002A1A13"/>
     <w:rsid w:val="002A206D"/>
     <w:rsid w:val="002A7EC2"/>
     <w:rsid w:val="002B0FC0"/>
     <w:rsid w:val="002B487E"/>
     <w:rsid w:val="002B5A0A"/>
     <w:rsid w:val="002B6091"/>
     <w:rsid w:val="002B60F9"/>
+    <w:rsid w:val="002B715A"/>
     <w:rsid w:val="002C01EF"/>
     <w:rsid w:val="002C0E16"/>
     <w:rsid w:val="002C359C"/>
     <w:rsid w:val="002C51BB"/>
     <w:rsid w:val="002C5BD9"/>
     <w:rsid w:val="002C63DE"/>
     <w:rsid w:val="002C680C"/>
     <w:rsid w:val="002D09F5"/>
     <w:rsid w:val="002D0E2A"/>
     <w:rsid w:val="002D1820"/>
     <w:rsid w:val="002D260A"/>
     <w:rsid w:val="002D7A75"/>
     <w:rsid w:val="002E0C0A"/>
     <w:rsid w:val="002E119E"/>
     <w:rsid w:val="002E1695"/>
     <w:rsid w:val="002E20AC"/>
     <w:rsid w:val="002E29BA"/>
     <w:rsid w:val="002E2AD9"/>
     <w:rsid w:val="002E324F"/>
     <w:rsid w:val="002E3F8C"/>
     <w:rsid w:val="002F07C1"/>
     <w:rsid w:val="002F6E00"/>
     <w:rsid w:val="002F705C"/>
     <w:rsid w:val="002F7140"/>
     <w:rsid w:val="003001F1"/>
     <w:rsid w:val="003017A5"/>
     <w:rsid w:val="00301B46"/>
     <w:rsid w:val="00304999"/>
     <w:rsid w:val="00304C15"/>
     <w:rsid w:val="00306F4A"/>
     <w:rsid w:val="00310747"/>
     <w:rsid w:val="0031226C"/>
     <w:rsid w:val="003139E0"/>
     <w:rsid w:val="0031445A"/>
     <w:rsid w:val="003162B2"/>
     <w:rsid w:val="003220DE"/>
     <w:rsid w:val="0032245B"/>
     <w:rsid w:val="00322A67"/>
     <w:rsid w:val="00322B86"/>
     <w:rsid w:val="0032336D"/>
     <w:rsid w:val="003251B5"/>
     <w:rsid w:val="003261B5"/>
     <w:rsid w:val="003262CE"/>
+    <w:rsid w:val="003300E8"/>
     <w:rsid w:val="0033495A"/>
     <w:rsid w:val="00335826"/>
     <w:rsid w:val="00335B48"/>
     <w:rsid w:val="00341826"/>
     <w:rsid w:val="0034263B"/>
     <w:rsid w:val="0034482E"/>
     <w:rsid w:val="00344BD7"/>
     <w:rsid w:val="0034558A"/>
     <w:rsid w:val="003462F2"/>
     <w:rsid w:val="00347B4E"/>
     <w:rsid w:val="0035008A"/>
     <w:rsid w:val="0035255E"/>
     <w:rsid w:val="00353D67"/>
     <w:rsid w:val="003558A9"/>
     <w:rsid w:val="00355FF1"/>
     <w:rsid w:val="003560FB"/>
     <w:rsid w:val="0035797B"/>
     <w:rsid w:val="00361562"/>
     <w:rsid w:val="0036346A"/>
     <w:rsid w:val="00364983"/>
     <w:rsid w:val="00365FDB"/>
     <w:rsid w:val="00367018"/>
     <w:rsid w:val="00367C4C"/>
     <w:rsid w:val="00367EF3"/>
     <w:rsid w:val="0037183C"/>
@@ -19955,50 +17993,51 @@
     <w:rsid w:val="003947AD"/>
     <w:rsid w:val="003A1F77"/>
     <w:rsid w:val="003A2E6A"/>
     <w:rsid w:val="003A3FE4"/>
     <w:rsid w:val="003A4961"/>
     <w:rsid w:val="003A755D"/>
     <w:rsid w:val="003A7DD0"/>
     <w:rsid w:val="003B1001"/>
     <w:rsid w:val="003B12C1"/>
     <w:rsid w:val="003B1B1F"/>
     <w:rsid w:val="003B3F55"/>
     <w:rsid w:val="003B52CE"/>
     <w:rsid w:val="003C043B"/>
     <w:rsid w:val="003C2F72"/>
     <w:rsid w:val="003C3D53"/>
     <w:rsid w:val="003C41FD"/>
     <w:rsid w:val="003C4FFA"/>
     <w:rsid w:val="003C65D9"/>
     <w:rsid w:val="003D1245"/>
     <w:rsid w:val="003D231D"/>
     <w:rsid w:val="003D24E3"/>
     <w:rsid w:val="003D2785"/>
     <w:rsid w:val="003D3388"/>
     <w:rsid w:val="003D3A74"/>
     <w:rsid w:val="003D3EE7"/>
+    <w:rsid w:val="003D5254"/>
     <w:rsid w:val="003D6CA9"/>
     <w:rsid w:val="003E43B3"/>
     <w:rsid w:val="003E4463"/>
     <w:rsid w:val="003E6056"/>
     <w:rsid w:val="003E671B"/>
     <w:rsid w:val="003F09C3"/>
     <w:rsid w:val="003F0CD9"/>
     <w:rsid w:val="003F1629"/>
     <w:rsid w:val="003F5077"/>
     <w:rsid w:val="003F5ECE"/>
     <w:rsid w:val="003F74C2"/>
     <w:rsid w:val="00400B03"/>
     <w:rsid w:val="00400EE2"/>
     <w:rsid w:val="004026B1"/>
     <w:rsid w:val="00402A58"/>
     <w:rsid w:val="004034A1"/>
     <w:rsid w:val="004037DD"/>
     <w:rsid w:val="00404D6A"/>
     <w:rsid w:val="00407213"/>
     <w:rsid w:val="0041352C"/>
     <w:rsid w:val="0041378F"/>
     <w:rsid w:val="00413885"/>
     <w:rsid w:val="00420E12"/>
     <w:rsid w:val="00421910"/>
     <w:rsid w:val="00423331"/>
@@ -20018,85 +18057,85 @@
     <w:rsid w:val="004340D6"/>
     <w:rsid w:val="00436026"/>
     <w:rsid w:val="004362EC"/>
     <w:rsid w:val="00436689"/>
     <w:rsid w:val="004369B4"/>
     <w:rsid w:val="00442D87"/>
     <w:rsid w:val="00442EAA"/>
     <w:rsid w:val="00444E31"/>
     <w:rsid w:val="004510DE"/>
     <w:rsid w:val="00453108"/>
     <w:rsid w:val="0045498F"/>
     <w:rsid w:val="00454D7E"/>
     <w:rsid w:val="00455737"/>
     <w:rsid w:val="00455C7F"/>
     <w:rsid w:val="00464217"/>
     <w:rsid w:val="00467E1B"/>
     <w:rsid w:val="00472ECD"/>
     <w:rsid w:val="00476B08"/>
     <w:rsid w:val="00480128"/>
     <w:rsid w:val="004803C3"/>
     <w:rsid w:val="004860FF"/>
     <w:rsid w:val="00493A7B"/>
     <w:rsid w:val="00495A50"/>
     <w:rsid w:val="00497429"/>
     <w:rsid w:val="004A0155"/>
-    <w:rsid w:val="004A07EF"/>
     <w:rsid w:val="004A1750"/>
     <w:rsid w:val="004A279E"/>
     <w:rsid w:val="004A424E"/>
     <w:rsid w:val="004A5728"/>
     <w:rsid w:val="004A5BD0"/>
     <w:rsid w:val="004A66A4"/>
     <w:rsid w:val="004A7786"/>
     <w:rsid w:val="004B22DE"/>
     <w:rsid w:val="004B340F"/>
     <w:rsid w:val="004B398F"/>
     <w:rsid w:val="004B63BE"/>
     <w:rsid w:val="004B745A"/>
     <w:rsid w:val="004B7595"/>
     <w:rsid w:val="004C0113"/>
     <w:rsid w:val="004C1008"/>
     <w:rsid w:val="004C12AA"/>
     <w:rsid w:val="004C210A"/>
     <w:rsid w:val="004C2F4F"/>
     <w:rsid w:val="004C4500"/>
     <w:rsid w:val="004C4D49"/>
     <w:rsid w:val="004C50CF"/>
     <w:rsid w:val="004C574E"/>
     <w:rsid w:val="004D0358"/>
     <w:rsid w:val="004D1A2E"/>
     <w:rsid w:val="004D2B2C"/>
     <w:rsid w:val="004D2BA5"/>
     <w:rsid w:val="004D385A"/>
     <w:rsid w:val="004D46BF"/>
     <w:rsid w:val="004D6507"/>
     <w:rsid w:val="004D78D1"/>
     <w:rsid w:val="004E0584"/>
     <w:rsid w:val="004E198D"/>
     <w:rsid w:val="004E53A7"/>
     <w:rsid w:val="004F07CA"/>
+    <w:rsid w:val="004F24B7"/>
     <w:rsid w:val="004F329A"/>
     <w:rsid w:val="004F372F"/>
     <w:rsid w:val="004F54B9"/>
     <w:rsid w:val="004F5D3B"/>
     <w:rsid w:val="005002C0"/>
     <w:rsid w:val="00500E3E"/>
     <w:rsid w:val="0051027F"/>
     <w:rsid w:val="00513043"/>
     <w:rsid w:val="00513B66"/>
     <w:rsid w:val="00513F83"/>
     <w:rsid w:val="0051450B"/>
     <w:rsid w:val="00515157"/>
     <w:rsid w:val="00517003"/>
     <w:rsid w:val="00517A57"/>
     <w:rsid w:val="00517D4A"/>
     <w:rsid w:val="005213A9"/>
     <w:rsid w:val="00526E4B"/>
     <w:rsid w:val="0053197D"/>
     <w:rsid w:val="00531AD7"/>
     <w:rsid w:val="00533237"/>
     <w:rsid w:val="0053654F"/>
     <w:rsid w:val="005405E9"/>
     <w:rsid w:val="00540ABA"/>
     <w:rsid w:val="005413D1"/>
     <w:rsid w:val="00541D63"/>
@@ -20113,92 +18152,95 @@
     <w:rsid w:val="005628DC"/>
     <w:rsid w:val="005636FC"/>
     <w:rsid w:val="0056755D"/>
     <w:rsid w:val="00567E9C"/>
     <w:rsid w:val="005717FC"/>
     <w:rsid w:val="00574B0C"/>
     <w:rsid w:val="00574C78"/>
     <w:rsid w:val="00575BD2"/>
     <w:rsid w:val="00580735"/>
     <w:rsid w:val="00580C35"/>
     <w:rsid w:val="00581721"/>
     <w:rsid w:val="005831EF"/>
     <w:rsid w:val="005852F6"/>
     <w:rsid w:val="00587897"/>
     <w:rsid w:val="00587B12"/>
     <w:rsid w:val="00593AA6"/>
     <w:rsid w:val="00594879"/>
     <w:rsid w:val="005973E0"/>
     <w:rsid w:val="00597D9E"/>
     <w:rsid w:val="005A342B"/>
     <w:rsid w:val="005A4F6B"/>
     <w:rsid w:val="005A55D5"/>
     <w:rsid w:val="005A64CA"/>
     <w:rsid w:val="005A67C2"/>
     <w:rsid w:val="005A6896"/>
-    <w:rsid w:val="005B0AA6"/>
     <w:rsid w:val="005B10C6"/>
     <w:rsid w:val="005B3089"/>
     <w:rsid w:val="005B4E98"/>
     <w:rsid w:val="005B4EB0"/>
     <w:rsid w:val="005B5DC8"/>
     <w:rsid w:val="005C0952"/>
     <w:rsid w:val="005C1DD0"/>
     <w:rsid w:val="005C2C9B"/>
     <w:rsid w:val="005C2E6A"/>
     <w:rsid w:val="005C37A3"/>
     <w:rsid w:val="005C4274"/>
+    <w:rsid w:val="005C4B16"/>
     <w:rsid w:val="005C51AC"/>
     <w:rsid w:val="005C5687"/>
     <w:rsid w:val="005C56B0"/>
     <w:rsid w:val="005C5870"/>
     <w:rsid w:val="005D00A7"/>
     <w:rsid w:val="005D1E1B"/>
     <w:rsid w:val="005D2257"/>
     <w:rsid w:val="005D249A"/>
     <w:rsid w:val="005D7EEE"/>
+    <w:rsid w:val="005E0AE6"/>
+    <w:rsid w:val="005E0BF0"/>
     <w:rsid w:val="005E1736"/>
     <w:rsid w:val="005E342B"/>
     <w:rsid w:val="005E4448"/>
     <w:rsid w:val="005E510A"/>
     <w:rsid w:val="005E604F"/>
     <w:rsid w:val="005E7D4E"/>
     <w:rsid w:val="005F1D06"/>
     <w:rsid w:val="005F2718"/>
     <w:rsid w:val="005F280D"/>
     <w:rsid w:val="005F2BF3"/>
     <w:rsid w:val="005F3B51"/>
     <w:rsid w:val="005F456A"/>
     <w:rsid w:val="005F47D3"/>
     <w:rsid w:val="005F59A9"/>
     <w:rsid w:val="005F69BE"/>
     <w:rsid w:val="005F7F22"/>
     <w:rsid w:val="00601399"/>
     <w:rsid w:val="0060308A"/>
     <w:rsid w:val="00605435"/>
     <w:rsid w:val="00606C1B"/>
     <w:rsid w:val="00610BC5"/>
+    <w:rsid w:val="0061146D"/>
     <w:rsid w:val="006114B3"/>
     <w:rsid w:val="00612518"/>
     <w:rsid w:val="00612636"/>
     <w:rsid w:val="006153B1"/>
     <w:rsid w:val="00615766"/>
     <w:rsid w:val="0061658D"/>
     <w:rsid w:val="00617032"/>
     <w:rsid w:val="00621171"/>
     <w:rsid w:val="00622022"/>
     <w:rsid w:val="00630FB9"/>
     <w:rsid w:val="006338A3"/>
     <w:rsid w:val="00634AC0"/>
     <w:rsid w:val="00634C02"/>
     <w:rsid w:val="006357EA"/>
     <w:rsid w:val="006371AD"/>
     <w:rsid w:val="0064141D"/>
     <w:rsid w:val="0064343E"/>
     <w:rsid w:val="0064417C"/>
     <w:rsid w:val="0064507B"/>
     <w:rsid w:val="00645974"/>
     <w:rsid w:val="00645AC9"/>
     <w:rsid w:val="00645E2C"/>
     <w:rsid w:val="00647D6B"/>
     <w:rsid w:val="0065086E"/>
     <w:rsid w:val="00650CEC"/>
@@ -20268,51 +18310,50 @@
     <w:rsid w:val="006D2950"/>
     <w:rsid w:val="006D2D30"/>
     <w:rsid w:val="006D3551"/>
     <w:rsid w:val="006D3C83"/>
     <w:rsid w:val="006D48A4"/>
     <w:rsid w:val="006D4BEA"/>
     <w:rsid w:val="006D566C"/>
     <w:rsid w:val="006D6CBB"/>
     <w:rsid w:val="006E0362"/>
     <w:rsid w:val="006E505A"/>
     <w:rsid w:val="006E5212"/>
     <w:rsid w:val="006F0010"/>
     <w:rsid w:val="006F2E1D"/>
     <w:rsid w:val="006F3796"/>
     <w:rsid w:val="006F4905"/>
     <w:rsid w:val="007024A1"/>
     <w:rsid w:val="007044F6"/>
     <w:rsid w:val="007074F5"/>
     <w:rsid w:val="00710301"/>
     <w:rsid w:val="00711475"/>
     <w:rsid w:val="007123D2"/>
     <w:rsid w:val="007129EC"/>
     <w:rsid w:val="00714681"/>
     <w:rsid w:val="007163DD"/>
     <w:rsid w:val="00717581"/>
-    <w:rsid w:val="00717A71"/>
     <w:rsid w:val="0072028A"/>
     <w:rsid w:val="007250D8"/>
     <w:rsid w:val="007256CC"/>
     <w:rsid w:val="00726BF9"/>
     <w:rsid w:val="00727622"/>
     <w:rsid w:val="0073175E"/>
     <w:rsid w:val="00732088"/>
     <w:rsid w:val="00734127"/>
     <w:rsid w:val="007350C8"/>
     <w:rsid w:val="00735433"/>
     <w:rsid w:val="00737211"/>
     <w:rsid w:val="00737BE0"/>
     <w:rsid w:val="00740A82"/>
     <w:rsid w:val="00741CCF"/>
     <w:rsid w:val="00742AB1"/>
     <w:rsid w:val="0074323E"/>
     <w:rsid w:val="007446A3"/>
     <w:rsid w:val="007457F1"/>
     <w:rsid w:val="0074735E"/>
     <w:rsid w:val="0074740F"/>
     <w:rsid w:val="007477D7"/>
     <w:rsid w:val="007511E6"/>
     <w:rsid w:val="00755D1C"/>
     <w:rsid w:val="00756337"/>
     <w:rsid w:val="0075696E"/>
@@ -20337,50 +18378,51 @@
     <w:rsid w:val="00790198"/>
     <w:rsid w:val="007910A8"/>
     <w:rsid w:val="007934E9"/>
     <w:rsid w:val="00793BE0"/>
     <w:rsid w:val="007964C2"/>
     <w:rsid w:val="00797A4E"/>
     <w:rsid w:val="00797FD4"/>
     <w:rsid w:val="007A1124"/>
     <w:rsid w:val="007A1825"/>
     <w:rsid w:val="007A284E"/>
     <w:rsid w:val="007A398E"/>
     <w:rsid w:val="007A4804"/>
     <w:rsid w:val="007B029C"/>
     <w:rsid w:val="007B02CA"/>
     <w:rsid w:val="007B0F07"/>
     <w:rsid w:val="007B4A29"/>
     <w:rsid w:val="007B5C58"/>
     <w:rsid w:val="007B6E3D"/>
     <w:rsid w:val="007B71F6"/>
     <w:rsid w:val="007C3FE3"/>
     <w:rsid w:val="007C47BE"/>
     <w:rsid w:val="007C7F04"/>
     <w:rsid w:val="007D0032"/>
     <w:rsid w:val="007D0A0C"/>
     <w:rsid w:val="007D1CBB"/>
+    <w:rsid w:val="007D2DD1"/>
     <w:rsid w:val="007D2EAD"/>
     <w:rsid w:val="007D3CF3"/>
     <w:rsid w:val="007D63E5"/>
     <w:rsid w:val="007D7906"/>
     <w:rsid w:val="007E0293"/>
     <w:rsid w:val="007E1258"/>
     <w:rsid w:val="007E67DA"/>
     <w:rsid w:val="007E75BB"/>
     <w:rsid w:val="007E79A5"/>
     <w:rsid w:val="007F362A"/>
     <w:rsid w:val="007F429D"/>
     <w:rsid w:val="007F4750"/>
     <w:rsid w:val="00800A15"/>
     <w:rsid w:val="00801554"/>
     <w:rsid w:val="008034E2"/>
     <w:rsid w:val="00803A09"/>
     <w:rsid w:val="00805AAE"/>
     <w:rsid w:val="00811EE7"/>
     <w:rsid w:val="00811FAB"/>
     <w:rsid w:val="008121B0"/>
     <w:rsid w:val="00813539"/>
     <w:rsid w:val="008136CB"/>
     <w:rsid w:val="008156D6"/>
     <w:rsid w:val="00816A8E"/>
     <w:rsid w:val="00816D71"/>
@@ -20412,98 +18454,101 @@
     <w:rsid w:val="00865F2D"/>
     <w:rsid w:val="00866137"/>
     <w:rsid w:val="0087201A"/>
     <w:rsid w:val="008735C9"/>
     <w:rsid w:val="0087388F"/>
     <w:rsid w:val="00874E58"/>
     <w:rsid w:val="00876318"/>
     <w:rsid w:val="00876DF9"/>
     <w:rsid w:val="0087717B"/>
     <w:rsid w:val="008771B6"/>
     <w:rsid w:val="008825BF"/>
     <w:rsid w:val="00887E3F"/>
     <w:rsid w:val="008902B4"/>
     <w:rsid w:val="00891F72"/>
     <w:rsid w:val="00893C5B"/>
     <w:rsid w:val="00894D02"/>
     <w:rsid w:val="00894E20"/>
     <w:rsid w:val="00897F79"/>
     <w:rsid w:val="008A0C1D"/>
     <w:rsid w:val="008A127F"/>
     <w:rsid w:val="008B1FA3"/>
     <w:rsid w:val="008B28E5"/>
     <w:rsid w:val="008B30C7"/>
     <w:rsid w:val="008B5022"/>
     <w:rsid w:val="008C0951"/>
+    <w:rsid w:val="008C0E11"/>
     <w:rsid w:val="008C160B"/>
     <w:rsid w:val="008C3DA0"/>
     <w:rsid w:val="008C438F"/>
     <w:rsid w:val="008C497E"/>
     <w:rsid w:val="008C688E"/>
     <w:rsid w:val="008C713D"/>
     <w:rsid w:val="008D24EA"/>
     <w:rsid w:val="008D74BB"/>
     <w:rsid w:val="008E30AB"/>
     <w:rsid w:val="008E472E"/>
     <w:rsid w:val="008E4BC3"/>
+    <w:rsid w:val="008E6C80"/>
     <w:rsid w:val="008E6DC7"/>
     <w:rsid w:val="008F0D66"/>
     <w:rsid w:val="008F19B2"/>
     <w:rsid w:val="008F2BFA"/>
     <w:rsid w:val="008F3167"/>
     <w:rsid w:val="008F424C"/>
     <w:rsid w:val="008F4B54"/>
     <w:rsid w:val="008F5E90"/>
+    <w:rsid w:val="008F5EDF"/>
     <w:rsid w:val="008F6261"/>
     <w:rsid w:val="009006C3"/>
     <w:rsid w:val="00900F20"/>
     <w:rsid w:val="0090225B"/>
     <w:rsid w:val="00903524"/>
     <w:rsid w:val="009054A9"/>
     <w:rsid w:val="00905AED"/>
     <w:rsid w:val="009109F5"/>
     <w:rsid w:val="00910C24"/>
     <w:rsid w:val="009124E5"/>
+    <w:rsid w:val="00912566"/>
     <w:rsid w:val="009127DF"/>
     <w:rsid w:val="00912AA9"/>
     <w:rsid w:val="00915270"/>
     <w:rsid w:val="0091560F"/>
     <w:rsid w:val="009168CE"/>
     <w:rsid w:val="00917115"/>
     <w:rsid w:val="00920ABA"/>
     <w:rsid w:val="0092149D"/>
     <w:rsid w:val="009246C6"/>
     <w:rsid w:val="0092666B"/>
     <w:rsid w:val="0092708E"/>
     <w:rsid w:val="00927356"/>
     <w:rsid w:val="00930FCB"/>
     <w:rsid w:val="00932101"/>
     <w:rsid w:val="00932ED0"/>
     <w:rsid w:val="0093455D"/>
     <w:rsid w:val="009345A7"/>
     <w:rsid w:val="00934903"/>
-    <w:rsid w:val="00941734"/>
     <w:rsid w:val="00941824"/>
     <w:rsid w:val="009427A0"/>
     <w:rsid w:val="00942DCF"/>
     <w:rsid w:val="009431F7"/>
     <w:rsid w:val="0094419E"/>
     <w:rsid w:val="00946A44"/>
     <w:rsid w:val="0094707D"/>
     <w:rsid w:val="00947462"/>
     <w:rsid w:val="009505F4"/>
     <w:rsid w:val="00951639"/>
     <w:rsid w:val="0095300C"/>
     <w:rsid w:val="009535DA"/>
     <w:rsid w:val="0095391D"/>
     <w:rsid w:val="00953C85"/>
     <w:rsid w:val="00953DA2"/>
     <w:rsid w:val="0095531B"/>
     <w:rsid w:val="00955D20"/>
     <w:rsid w:val="00957340"/>
     <w:rsid w:val="0096023F"/>
     <w:rsid w:val="00961777"/>
     <w:rsid w:val="00961C2E"/>
     <w:rsid w:val="009652D1"/>
     <w:rsid w:val="00970D35"/>
     <w:rsid w:val="009732C7"/>
     <w:rsid w:val="0097516C"/>
@@ -20586,78 +18631,80 @@
     <w:rsid w:val="00A47636"/>
     <w:rsid w:val="00A5381D"/>
     <w:rsid w:val="00A53C8E"/>
     <w:rsid w:val="00A55301"/>
     <w:rsid w:val="00A61376"/>
     <w:rsid w:val="00A63FBC"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A651F4"/>
     <w:rsid w:val="00A71952"/>
     <w:rsid w:val="00A722C0"/>
     <w:rsid w:val="00A75C7C"/>
     <w:rsid w:val="00A76BB9"/>
     <w:rsid w:val="00A807A8"/>
     <w:rsid w:val="00A82FD2"/>
     <w:rsid w:val="00A83A7E"/>
     <w:rsid w:val="00A842DC"/>
     <w:rsid w:val="00A84BC2"/>
     <w:rsid w:val="00A87C95"/>
     <w:rsid w:val="00A90AED"/>
     <w:rsid w:val="00A90B31"/>
     <w:rsid w:val="00A91B7F"/>
     <w:rsid w:val="00A94B2A"/>
     <w:rsid w:val="00A95429"/>
     <w:rsid w:val="00AA03BC"/>
     <w:rsid w:val="00AA093A"/>
+    <w:rsid w:val="00AA1565"/>
     <w:rsid w:val="00AA226D"/>
     <w:rsid w:val="00AA2304"/>
     <w:rsid w:val="00AA3B12"/>
     <w:rsid w:val="00AA4459"/>
     <w:rsid w:val="00AA6751"/>
     <w:rsid w:val="00AB1DB4"/>
     <w:rsid w:val="00AB4392"/>
     <w:rsid w:val="00AC0B61"/>
     <w:rsid w:val="00AC14BC"/>
     <w:rsid w:val="00AC2352"/>
     <w:rsid w:val="00AC2BEF"/>
     <w:rsid w:val="00AC4CC4"/>
     <w:rsid w:val="00AC7D3C"/>
     <w:rsid w:val="00AD18BB"/>
     <w:rsid w:val="00AD46C7"/>
     <w:rsid w:val="00AD743B"/>
     <w:rsid w:val="00AE0A10"/>
     <w:rsid w:val="00AE2539"/>
     <w:rsid w:val="00AE4AB7"/>
     <w:rsid w:val="00AE735E"/>
     <w:rsid w:val="00AE75FA"/>
     <w:rsid w:val="00AE7954"/>
     <w:rsid w:val="00AF050E"/>
     <w:rsid w:val="00AF1BF7"/>
     <w:rsid w:val="00AF5490"/>
     <w:rsid w:val="00AF591A"/>
     <w:rsid w:val="00AF5C03"/>
     <w:rsid w:val="00B0122D"/>
+    <w:rsid w:val="00B02FAE"/>
     <w:rsid w:val="00B04A53"/>
     <w:rsid w:val="00B05579"/>
     <w:rsid w:val="00B07FCF"/>
     <w:rsid w:val="00B10F36"/>
     <w:rsid w:val="00B11EF1"/>
     <w:rsid w:val="00B12B97"/>
     <w:rsid w:val="00B131A1"/>
     <w:rsid w:val="00B14935"/>
     <w:rsid w:val="00B15690"/>
     <w:rsid w:val="00B1588C"/>
     <w:rsid w:val="00B15C08"/>
     <w:rsid w:val="00B16FD6"/>
     <w:rsid w:val="00B21274"/>
     <w:rsid w:val="00B228A8"/>
     <w:rsid w:val="00B231D7"/>
     <w:rsid w:val="00B27C10"/>
     <w:rsid w:val="00B3118B"/>
     <w:rsid w:val="00B3146B"/>
     <w:rsid w:val="00B32816"/>
     <w:rsid w:val="00B35314"/>
     <w:rsid w:val="00B35B3D"/>
     <w:rsid w:val="00B36136"/>
     <w:rsid w:val="00B36841"/>
     <w:rsid w:val="00B37C24"/>
     <w:rsid w:val="00B407D2"/>
@@ -20691,50 +18738,51 @@
     <w:rsid w:val="00B959A1"/>
     <w:rsid w:val="00B95AF7"/>
     <w:rsid w:val="00B95CBA"/>
     <w:rsid w:val="00B973F3"/>
     <w:rsid w:val="00BA2137"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BA3D4F"/>
     <w:rsid w:val="00BA42C1"/>
     <w:rsid w:val="00BA5100"/>
     <w:rsid w:val="00BA6369"/>
     <w:rsid w:val="00BA6E90"/>
     <w:rsid w:val="00BA7495"/>
     <w:rsid w:val="00BB25B7"/>
     <w:rsid w:val="00BB462E"/>
     <w:rsid w:val="00BB7FE2"/>
     <w:rsid w:val="00BC1CAD"/>
     <w:rsid w:val="00BC2225"/>
     <w:rsid w:val="00BC30C9"/>
     <w:rsid w:val="00BC39F4"/>
     <w:rsid w:val="00BC4968"/>
     <w:rsid w:val="00BC5207"/>
     <w:rsid w:val="00BC609E"/>
     <w:rsid w:val="00BC6F31"/>
     <w:rsid w:val="00BD04C7"/>
     <w:rsid w:val="00BD419E"/>
+    <w:rsid w:val="00BD419F"/>
     <w:rsid w:val="00BD4EAD"/>
     <w:rsid w:val="00BD5460"/>
     <w:rsid w:val="00BE15E2"/>
     <w:rsid w:val="00BE1C4B"/>
     <w:rsid w:val="00BE2E9B"/>
     <w:rsid w:val="00BE2EC8"/>
     <w:rsid w:val="00BE3320"/>
     <w:rsid w:val="00BE38A1"/>
     <w:rsid w:val="00BE4318"/>
     <w:rsid w:val="00BE47E6"/>
     <w:rsid w:val="00BE6F7A"/>
     <w:rsid w:val="00BF2D7F"/>
     <w:rsid w:val="00BF4A1B"/>
     <w:rsid w:val="00BF4B38"/>
     <w:rsid w:val="00C0127C"/>
     <w:rsid w:val="00C0157A"/>
     <w:rsid w:val="00C021ED"/>
     <w:rsid w:val="00C0245D"/>
     <w:rsid w:val="00C0276A"/>
     <w:rsid w:val="00C05B1B"/>
     <w:rsid w:val="00C060C7"/>
     <w:rsid w:val="00C0659F"/>
     <w:rsid w:val="00C10AE3"/>
     <w:rsid w:val="00C10D6A"/>
     <w:rsid w:val="00C112F4"/>
@@ -20777,51 +18825,53 @@
     <w:rsid w:val="00C54F13"/>
     <w:rsid w:val="00C556B1"/>
     <w:rsid w:val="00C56E8B"/>
     <w:rsid w:val="00C57AC3"/>
     <w:rsid w:val="00C57C85"/>
     <w:rsid w:val="00C611BE"/>
     <w:rsid w:val="00C62A52"/>
     <w:rsid w:val="00C62ABA"/>
     <w:rsid w:val="00C62C85"/>
     <w:rsid w:val="00C6453F"/>
     <w:rsid w:val="00C64B9A"/>
     <w:rsid w:val="00C65461"/>
     <w:rsid w:val="00C65484"/>
     <w:rsid w:val="00C66670"/>
     <w:rsid w:val="00C6688F"/>
     <w:rsid w:val="00C71320"/>
     <w:rsid w:val="00C7529D"/>
     <w:rsid w:val="00C75EEF"/>
     <w:rsid w:val="00C76A5F"/>
     <w:rsid w:val="00C76E3C"/>
     <w:rsid w:val="00C80BF6"/>
     <w:rsid w:val="00C82CA1"/>
     <w:rsid w:val="00C82E94"/>
     <w:rsid w:val="00C82FF9"/>
     <w:rsid w:val="00C84619"/>
+    <w:rsid w:val="00C84DB6"/>
     <w:rsid w:val="00C8607A"/>
+    <w:rsid w:val="00C861E1"/>
     <w:rsid w:val="00C863B7"/>
     <w:rsid w:val="00C87390"/>
     <w:rsid w:val="00C902CE"/>
     <w:rsid w:val="00C92A44"/>
     <w:rsid w:val="00C93E32"/>
     <w:rsid w:val="00C94585"/>
     <w:rsid w:val="00C9593C"/>
     <w:rsid w:val="00C97468"/>
     <w:rsid w:val="00C97ADB"/>
     <w:rsid w:val="00CA334E"/>
     <w:rsid w:val="00CA44AF"/>
     <w:rsid w:val="00CA5E1A"/>
     <w:rsid w:val="00CA757A"/>
     <w:rsid w:val="00CB16D0"/>
     <w:rsid w:val="00CB3964"/>
     <w:rsid w:val="00CB4307"/>
     <w:rsid w:val="00CB4B94"/>
     <w:rsid w:val="00CB7D3F"/>
     <w:rsid w:val="00CC179A"/>
     <w:rsid w:val="00CC37E0"/>
     <w:rsid w:val="00CC59F5"/>
     <w:rsid w:val="00CC7C3C"/>
     <w:rsid w:val="00CD0036"/>
     <w:rsid w:val="00CD0EEC"/>
     <w:rsid w:val="00CD3808"/>
@@ -20922,50 +18972,51 @@
     <w:rsid w:val="00DB562C"/>
     <w:rsid w:val="00DB60D4"/>
     <w:rsid w:val="00DC0BF8"/>
     <w:rsid w:val="00DC14E4"/>
     <w:rsid w:val="00DC2C7F"/>
     <w:rsid w:val="00DC2C83"/>
     <w:rsid w:val="00DC3743"/>
     <w:rsid w:val="00DC3EBA"/>
     <w:rsid w:val="00DC5ACC"/>
     <w:rsid w:val="00DD0E17"/>
     <w:rsid w:val="00DD197A"/>
     <w:rsid w:val="00DD1CE5"/>
     <w:rsid w:val="00DD299A"/>
     <w:rsid w:val="00DD3ABD"/>
     <w:rsid w:val="00DD3F49"/>
     <w:rsid w:val="00DD61B1"/>
     <w:rsid w:val="00DD61B9"/>
     <w:rsid w:val="00DD628A"/>
     <w:rsid w:val="00DD68CB"/>
     <w:rsid w:val="00DD7461"/>
     <w:rsid w:val="00DE10D0"/>
     <w:rsid w:val="00DE267A"/>
     <w:rsid w:val="00DE3701"/>
     <w:rsid w:val="00DE44FC"/>
     <w:rsid w:val="00DE4C40"/>
+    <w:rsid w:val="00DE64B8"/>
     <w:rsid w:val="00DF0922"/>
     <w:rsid w:val="00DF155E"/>
     <w:rsid w:val="00DF3596"/>
     <w:rsid w:val="00DF39B1"/>
     <w:rsid w:val="00DF3FD5"/>
     <w:rsid w:val="00DF4DB4"/>
     <w:rsid w:val="00DF5BF1"/>
     <w:rsid w:val="00DF63D9"/>
     <w:rsid w:val="00DF6419"/>
     <w:rsid w:val="00DF741F"/>
     <w:rsid w:val="00DF7E3F"/>
     <w:rsid w:val="00DF7F23"/>
     <w:rsid w:val="00E003F8"/>
     <w:rsid w:val="00E010B5"/>
     <w:rsid w:val="00E0253A"/>
     <w:rsid w:val="00E03198"/>
     <w:rsid w:val="00E05CB7"/>
     <w:rsid w:val="00E1004A"/>
     <w:rsid w:val="00E11F51"/>
     <w:rsid w:val="00E1346A"/>
     <w:rsid w:val="00E13608"/>
     <w:rsid w:val="00E13CA3"/>
     <w:rsid w:val="00E14C00"/>
     <w:rsid w:val="00E15E43"/>
     <w:rsid w:val="00E16891"/>
@@ -20990,50 +19041,51 @@
     <w:rsid w:val="00E458C4"/>
     <w:rsid w:val="00E45D07"/>
     <w:rsid w:val="00E47448"/>
     <w:rsid w:val="00E514EF"/>
     <w:rsid w:val="00E527A6"/>
     <w:rsid w:val="00E52DD2"/>
     <w:rsid w:val="00E57928"/>
     <w:rsid w:val="00E61EE6"/>
     <w:rsid w:val="00E6339A"/>
     <w:rsid w:val="00E6341D"/>
     <w:rsid w:val="00E64A9F"/>
     <w:rsid w:val="00E662A7"/>
     <w:rsid w:val="00E668D1"/>
     <w:rsid w:val="00E66B44"/>
     <w:rsid w:val="00E672BF"/>
     <w:rsid w:val="00E73382"/>
     <w:rsid w:val="00E73675"/>
     <w:rsid w:val="00E73924"/>
     <w:rsid w:val="00E7459E"/>
     <w:rsid w:val="00E767F7"/>
     <w:rsid w:val="00E835C1"/>
     <w:rsid w:val="00E837C9"/>
     <w:rsid w:val="00E86978"/>
     <w:rsid w:val="00E86B12"/>
     <w:rsid w:val="00E875E2"/>
+    <w:rsid w:val="00E87FE4"/>
     <w:rsid w:val="00E90962"/>
     <w:rsid w:val="00E90B57"/>
     <w:rsid w:val="00E91394"/>
     <w:rsid w:val="00E91840"/>
     <w:rsid w:val="00E92416"/>
     <w:rsid w:val="00E9261D"/>
     <w:rsid w:val="00E927D5"/>
     <w:rsid w:val="00EA04DB"/>
     <w:rsid w:val="00EA2CC7"/>
     <w:rsid w:val="00EA375A"/>
     <w:rsid w:val="00EA41E4"/>
     <w:rsid w:val="00EA4BCA"/>
     <w:rsid w:val="00EA5709"/>
     <w:rsid w:val="00EA5EA9"/>
     <w:rsid w:val="00EA6201"/>
     <w:rsid w:val="00EA6CC6"/>
     <w:rsid w:val="00EA731F"/>
     <w:rsid w:val="00EA7A1D"/>
     <w:rsid w:val="00EA7C7D"/>
     <w:rsid w:val="00EB4536"/>
     <w:rsid w:val="00EB4994"/>
     <w:rsid w:val="00EB6907"/>
     <w:rsid w:val="00EC0040"/>
     <w:rsid w:val="00EC0DC7"/>
     <w:rsid w:val="00EC1071"/>
@@ -21082,135 +19134,138 @@
     <w:rsid w:val="00F2430A"/>
     <w:rsid w:val="00F24F94"/>
     <w:rsid w:val="00F25701"/>
     <w:rsid w:val="00F2647F"/>
     <w:rsid w:val="00F26BEE"/>
     <w:rsid w:val="00F27D9C"/>
     <w:rsid w:val="00F32092"/>
     <w:rsid w:val="00F33722"/>
     <w:rsid w:val="00F33D94"/>
     <w:rsid w:val="00F34876"/>
     <w:rsid w:val="00F3545E"/>
     <w:rsid w:val="00F3716D"/>
     <w:rsid w:val="00F378A5"/>
     <w:rsid w:val="00F40826"/>
     <w:rsid w:val="00F40B34"/>
     <w:rsid w:val="00F4157A"/>
     <w:rsid w:val="00F420DE"/>
     <w:rsid w:val="00F4525B"/>
     <w:rsid w:val="00F45266"/>
     <w:rsid w:val="00F452AD"/>
     <w:rsid w:val="00F47E1F"/>
     <w:rsid w:val="00F51E70"/>
     <w:rsid w:val="00F53E07"/>
     <w:rsid w:val="00F54A3F"/>
     <w:rsid w:val="00F54CA7"/>
+    <w:rsid w:val="00F5550D"/>
     <w:rsid w:val="00F570E1"/>
     <w:rsid w:val="00F6106A"/>
     <w:rsid w:val="00F61AF0"/>
     <w:rsid w:val="00F621D1"/>
     <w:rsid w:val="00F6472B"/>
     <w:rsid w:val="00F64797"/>
     <w:rsid w:val="00F64CB8"/>
     <w:rsid w:val="00F65D69"/>
     <w:rsid w:val="00F66C9F"/>
     <w:rsid w:val="00F6769B"/>
     <w:rsid w:val="00F70750"/>
     <w:rsid w:val="00F735AB"/>
     <w:rsid w:val="00F803B5"/>
     <w:rsid w:val="00F81052"/>
     <w:rsid w:val="00F81711"/>
     <w:rsid w:val="00F81ECA"/>
     <w:rsid w:val="00F81FBA"/>
     <w:rsid w:val="00F8359A"/>
     <w:rsid w:val="00F85BCD"/>
     <w:rsid w:val="00F86185"/>
     <w:rsid w:val="00F86300"/>
     <w:rsid w:val="00F86669"/>
     <w:rsid w:val="00F87F74"/>
     <w:rsid w:val="00FA04DF"/>
     <w:rsid w:val="00FA0C81"/>
     <w:rsid w:val="00FA0D96"/>
     <w:rsid w:val="00FA66E7"/>
     <w:rsid w:val="00FA7C33"/>
     <w:rsid w:val="00FA7ECD"/>
     <w:rsid w:val="00FB190B"/>
     <w:rsid w:val="00FB1F43"/>
     <w:rsid w:val="00FB3446"/>
     <w:rsid w:val="00FB3C38"/>
     <w:rsid w:val="00FB4E6D"/>
     <w:rsid w:val="00FB7DDC"/>
     <w:rsid w:val="00FC3BAF"/>
     <w:rsid w:val="00FC4CC2"/>
     <w:rsid w:val="00FC5C42"/>
     <w:rsid w:val="00FC677E"/>
     <w:rsid w:val="00FC7C49"/>
     <w:rsid w:val="00FD3A7F"/>
+    <w:rsid w:val="00FD4B1C"/>
     <w:rsid w:val="00FD5272"/>
     <w:rsid w:val="00FD5837"/>
     <w:rsid w:val="00FD6FFD"/>
     <w:rsid w:val="00FE0642"/>
     <w:rsid w:val="00FE31ED"/>
     <w:rsid w:val="00FE4201"/>
     <w:rsid w:val="00FE4382"/>
     <w:rsid w:val="00FE6553"/>
     <w:rsid w:val="00FE73D8"/>
     <w:rsid w:val="00FF0204"/>
+    <w:rsid w:val="00FF0536"/>
     <w:rsid w:val="00FF188A"/>
     <w:rsid w:val="00FF2594"/>
     <w:rsid w:val="00FF3DB0"/>
     <w:rsid w:val="00FF4992"/>
     <w:rsid w:val="00FF4D1A"/>
     <w:rsid w:val="00FF6F0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="515D9550"/>
+  <w14:docId w14:val="5312D2EB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5F3408BF-8D9E-4541-8A61-3A1BC40EF313}"/>
+  <w15:docId w15:val="{367E8B66-6526-4E14-A573-A6353AD7C5F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22157,50 +20212,52 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1911186003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -22468,81 +20525,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA64057E-2D6E-406F-ABF0-EC762BA5054C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88F503DC-1EF6-4F9F-8AE5-42A510BD9DA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>591</Words>
-  <Characters>9636</Characters>
+  <Words>1397</Words>
+  <Characters>7969</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Министерство образования Республики Беларусь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10207</CharactersWithSpaces>
+  <CharactersWithSpaces>9348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Министерство образования Республики Беларусь</dc:title>
   <dc:subject/>
   <dc:creator>CryTech</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>